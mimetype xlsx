--- v1 (2026-07-25)
+++ v2 (2026-09-19)
@@ -227,51 +227,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61135058db04d3ef022d4dcfec09321.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c3c65b97e5023d0df1d197d8cad7a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4572000" cy="5715000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="products image" descr="products image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -831,79 +831,79 @@
         <v>31</v>
       </c>
       <c r="D25" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" t="s">
         <v>34</v>
       </c>
       <c r="C26" t="s">
         <v>35</v>
       </c>
       <c r="D26" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>1</v>
       </c>
       <c r="B27">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="C27">
         <v>0.0</v>
       </c>
       <c r="D27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:8"/>
     <row r="29" spans="1:8">
       <c r="A29" s="2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>600.0</v>
       </c>
       <c r="B31">
-        <v>0.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="32" spans="1:8"/>
     <row r="33" spans="1:8">
       <c r="A33" s="2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="36" spans="1:8"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A19:H19"/>
     <mergeCell ref="A23:H23"/>
     <mergeCell ref="A29:H29"/>
     <mergeCell ref="A33:H33"/>
   </mergeCells>