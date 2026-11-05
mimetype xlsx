--- v2 (2026-09-19)
+++ v3 (2026-11-05)
@@ -227,51 +227,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c3c65b97e5023d0df1d197d8cad7a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9928ab1cb28845b8f6bec91df0ca89c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4572000" cy="5715000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="products image" descr="products image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>