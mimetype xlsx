--- v0 (2026-03-05)
+++ v1 (2026-05-01)
@@ -227,51 +227,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9fb93610eef5438cf1c99074766651.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc822ea4513757a00102e57d6f5ac9621.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4572000" cy="5715000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="products image" descr="products image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -604,52 +604,52 @@
     <row r="2" spans="1:8"/>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3">
         <v>5394</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D4" t="s">
         <v>7</v>
       </c>
-      <c r="E4" t="s">
-        <v>6</v>
+      <c r="E4">
+        <v>384</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5">
         <v>8414801190</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="B6" s="4"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:8">