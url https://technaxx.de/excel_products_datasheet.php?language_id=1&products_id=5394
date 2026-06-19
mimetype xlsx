--- v1 (2026-05-01)
+++ v2 (2026-06-19)
@@ -227,51 +227,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc822ea4513757a00102e57d6f5ac9621.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d66a1917571bd17b040ee4bc139511.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4572000" cy="5715000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="products image" descr="products image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>