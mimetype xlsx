--- v2 (2026-06-19)
+++ v3 (2026-08-04)
@@ -34,57 +34,57 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Technaxx car air compressor TX-370</t>
   </si>
   <si>
     <t>Item number</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>4260101731135</t>
   </si>
   <si>
     <t>Customs number</t>
   </si>
   <si>
     <t>VE</t>
   </si>
   <si>
+    <t>Pieces per pallet</t>
+  </si>
+  <si>
+    <t>Layers per pallet</t>
+  </si>
+  <si>
     <t>no information</t>
-  </si>
-[...4 lines deleted...]
-    <t>Layers per pallet</t>
   </si>
   <si>
     <t>Dimensions - item</t>
   </si>
   <si>
     <t>Length(cm)</t>
   </si>
   <si>
     <t>Width(cm)</t>
   </si>
   <si>
     <t>Height(cm)</t>
   </si>
   <si>
     <t>Weight(g)</t>
   </si>
   <si>
     <t>Dimensions - item packaging</t>
   </si>
   <si>
     <t>Tare(g)</t>
   </si>
   <si>
     <t>Weight(g) product + packaging</t>
   </si>
@@ -227,51 +227,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d66a1917571bd17b040ee4bc139511.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fb9a719fd53aec5d53efbf2f23fa01.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4572000" cy="5715000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="products image" descr="products image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -590,80 +590,80 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34.706" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="35.277" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8"/>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3">
         <v>5394</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
-      <c r="E3" t="s">
-        <v>6</v>
+      <c r="E3">
+        <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D4" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E4">
         <v>384</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5">
         <v>8414801190</v>
       </c>
       <c r="D5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="B6" s="4"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
       <c r="D8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8">
@@ -720,60 +720,60 @@
         <v>666.0</v>
       </c>
     </row>
     <row r="14" spans="1:8"/>
     <row r="15" spans="1:8">
       <c r="A15" s="2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>10</v>
       </c>
       <c r="B16" t="s">
         <v>11</v>
       </c>
       <c r="C16" t="s">
         <v>12</v>
       </c>
       <c r="D16" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>0.0</v>
+        <v>41.0</v>
       </c>
       <c r="B17">
-        <v>0.0</v>
+        <v>35.0</v>
       </c>
       <c r="C17">
-        <v>0.0</v>
+        <v>18.0</v>
       </c>
       <c r="D17">
-        <v>0.0</v>
+        <v>5900.0</v>
       </c>
     </row>
     <row r="18" spans="1:8"/>
     <row r="19" spans="1:8">
       <c r="A19" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
         <v>21</v>
       </c>
       <c r="D20" t="s">
         <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>23</v>
       </c>
       <c r="F20" t="s">